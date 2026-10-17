--- v3 (2026-06-19)
+++ v4 (2026-10-17)
@@ -356,93 +356,93 @@
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-LVR 25 (15:00) 48-Valentin Jones ran to LVR 26 for 1 yards. Tackle by 59-Woodrow Meyer.</t>
   </si>
   <si>
     <t>#12 Ken Stabler - QB</t>
   </si>
   <si>
     <t>#48 Valentin Jones - RB</t>
   </si>
   <si>
     <t>#43 Roy Bergman - FB</t>
   </si>
   <si>
     <t>#22 Harold Jackson - RB</t>
   </si>
   <si>
     <t>#87 Michael Mayer - TE</t>
   </si>
   <si>
     <t>#82 Harold Perrone - TE</t>
   </si>
   <si>
-    <t>#64 Bon Fire - LG</t>
+    <t>#68 Bon Fire - LT</t>
   </si>
   <si>
     <t>#78 Nate Newton - LT</t>
   </si>
   <si>
     <t>#57 Chief Hampton Forbes - C</t>
   </si>
   <si>
     <t>#50 Takeru Kobayashi - LT</t>
   </si>
   <si>
     <t>#70 Al Wyatt - RT</t>
   </si>
   <si>
     <t>#62 Michael Jackson - LDE</t>
   </si>
   <si>
     <t>#97 Gregory Thompson - DT</t>
   </si>
   <si>
     <t>#93 Howard Reyes - DT</t>
   </si>
   <si>
     <t>#55 Glen King - LDE</t>
   </si>
   <si>
     <t>#69 Victor Miller - LDE</t>
   </si>
   <si>
     <t>#51 Elroy Soto - SLB</t>
   </si>
   <si>
     <t>#93 Woodrow Meyer - MLB</t>
   </si>
   <si>
     <t>#90 John Augustine - WLB</t>
   </si>
   <si>
     <t>#49 Roy Brown - CB</t>
   </si>
   <si>
-    <t>#21 Joseph Knight - CB</t>
+    <t>#1 Joseph Knight - CB</t>
   </si>
   <si>
     <t>#36 James Bolding - SS</t>
   </si>
   <si>
     <t>14:18</t>
   </si>
   <si>
     <t>LVR 26</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
   <si>
     <t>Nickel Strong FS CB3 Blitz</t>
   </si>
   <si>
     <t>2-9-LVR 26 (14:17) 12-Ken Stabler pass complete to 88-Wesley Robinson to LVR 27 for 1 yards. Tackle by 62-Michael Jackson.</t>
   </si>
   <si>
     <t>#16 Wesley Robinson - WR</t>
   </si>
   <si>
     <t>#81 Josh Gordon - WR</t>
   </si>