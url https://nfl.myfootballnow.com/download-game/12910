--- v5 (2026-08-09)
+++ v6 (2026-10-09)
@@ -608,66 +608,66 @@
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>3-1-BUF 0 (7:35) 29-Ernest Barhorst ran for 0 yards. TOUCHDOWN! BUF 90-Phillip Williams was injured on the play. He looks like he should be able to return. ATL 6 BUF 0</t>
   </si>
   <si>
     <t>7:32</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(7:33) Extra point GOOD by 7-Lawrence Koss. ATL 7 BUF 0</t>
   </si>
   <si>
     <t>#4 Hector Scott - QB</t>
   </si>
   <si>
     <t>#7 Lawrence Koss - K</t>
   </si>
   <si>
-    <t>#97 Leland Webster - WLB</t>
+    <t>#54 Leland Webster - WLB</t>
   </si>
   <si>
     <t>#72 Austin Roth - RDE</t>
   </si>
   <si>
     <t>ATL 35</t>
   </si>
   <si>
     <t>(7:33) 14-Kyle Gutierrez kicks 75 yards from ATL 35 to BUF -10. Touchback.</t>
   </si>
   <si>
     <t>#25 Marshall Bowen - RB</t>
   </si>
   <si>
-    <t>#80 Harry Wise - WR</t>
+    <t>#11 Harry Wise - WR</t>
   </si>
   <si>
     <t>#14 Kyle Gutierrez - K</t>
   </si>
   <si>
     <t>BUF 25</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-BUF 25 (7:33) 25-Marshall Bowen ran to BUF 29 for 4 yards. Tackle by 45-Virgil Mandel.</t>
   </si>
   <si>
     <t>#19 Jeffery Lamarche - QB</t>
   </si>
   <si>
     <t>#34 Julian Barras - RB</t>
   </si>
   <si>
     <t>#39 Marcus Teague - FB</t>
   </si>
   <si>
     <t>#82 Scott Jimenez - TE</t>
   </si>
@@ -701,93 +701,93 @@
   <si>
     <t>#51 Patrick Marion - RDE</t>
   </si>
   <si>
     <t>#51 Brian Dunphy - SLB</t>
   </si>
   <si>
     <t>#52 Kenneth Brooks - WLB</t>
   </si>
   <si>
     <t>6:59</t>
   </si>
   <si>
     <t>BUF 29</t>
   </si>
   <si>
     <t>Singleback Normal FL Go</t>
   </si>
   <si>
     <t>Nickel Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>2-6-BUF 29 (6:58) 19-Jeffery Lamarche pass Pass knocked down by 59-Thomas Workman. incomplete, intended for 86-Scott Jimenez.</t>
   </si>
   <si>
-    <t>#15 James Roland - WR</t>
+    <t>#81 James Roland - WR</t>
   </si>
   <si>
     <t>#17 Joshua Scott - WR</t>
   </si>
   <si>
     <t>6:51</t>
   </si>
   <si>
     <t>3-6-BUF 29 (6:52) 25-Marshall Bowen ran to BUF 32 for 3 yards. Tackle by 56-Richard Contreras.</t>
   </si>
   <si>
     <t>#65 Richard Contreras - MLB</t>
   </si>
   <si>
     <t>6:15</t>
   </si>
   <si>
     <t>BUF 32</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-3-BUF 32 (6:14) 16-Seth Larsen punts 39 yards to ATL 29. Fair Catch by 15-Tommie Ware.</t>
   </si>
   <si>
     <t>#7 Seth Larsen - P</t>
   </si>
   <si>
     <t>#15 Tommie Ware - WR</t>
   </si>
   <si>
     <t>#52 Michael Sonntag - LG</t>
   </si>
   <si>
-    <t>#76 William Cason - RT</t>
-[...2 lines deleted...]
-    <t>#63 John Andrews - LG</t>
+    <t>#70 William Cason - LT</t>
+  </si>
+  <si>
+    <t>#67 John Andrews - LG</t>
   </si>
   <si>
     <t>6:07</t>
   </si>
   <si>
     <t>ATL 29</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>1-10-ATL 29 (6:08) 29-Ernest Barhorst ran to ATL 36 for 7 yards. Tackle by 53-Rodolfo Beals.</t>
   </si>
   <si>
     <t>5:35</t>
   </si>
   <si>
     <t>ATL 36</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>2-3-ATL 36 (5:34) 46-Fred Williams ran to ATL 39 for 3 yards. Tackle by 53-Rodolfo Beals.</t>
   </si>