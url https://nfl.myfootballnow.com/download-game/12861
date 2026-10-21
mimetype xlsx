--- v4 (2026-08-22)
+++ v5 (2026-10-21)
@@ -341,90 +341,90 @@
   <si>
     <t>#64 Thomas Hendricks - LDE</t>
   </si>
   <si>
     <t>#9 Victor Shand - K</t>
   </si>
   <si>
     <t>SEA</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>SEA 23</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>3-4 Normal Man QB Spy</t>
   </si>
   <si>
     <t>1-10-SEA 23 (14:57) 6-Robert Marrero pass complete to 84-Howard Sokol to SEA 37 for 14 yards. Pushed out of bounds by 51-Micheal Kelly. 84-Howard Sokol breaks down the CB.</t>
   </si>
   <si>
-    <t>#6 Robert Marrero - QB</t>
+    <t>#13 Robert Marrero - QB</t>
   </si>
   <si>
     <t>#45 Clarence Nelson - RB</t>
   </si>
   <si>
     <t>#33 Thomas Phelps - FB</t>
   </si>
   <si>
     <t>#80 Bernard Hall - TE</t>
   </si>
   <si>
     <t>#14 Howard Sokol - WR</t>
   </si>
   <si>
     <t>#14 Jose Tobey - WR</t>
   </si>
   <si>
     <t>#60 Scott Landrum - LG</t>
   </si>
   <si>
     <t>#59 Raul Gordon - RG</t>
   </si>
   <si>
     <t>#62 Oscar Crouch - C</t>
   </si>
   <si>
     <t>#65 James Jordan - RG</t>
   </si>
   <si>
     <t>#52 Bradley Werner - LT</t>
   </si>
   <si>
     <t>#96 Coy Foster - DT</t>
   </si>
   <si>
     <t>#56 Leo Muse - DT</t>
   </si>
   <si>
-    <t>#93 Daniel Wilson - RDE</t>
+    <t>#98 Daniel Wilson - RDE</t>
   </si>
   <si>
     <t>#59 John Lange - LDE</t>
   </si>
   <si>
     <t>#92 David Regalado - WLB</t>
   </si>
   <si>
     <t>#51 Micheal Kelly - SLB</t>
   </si>
   <si>
     <t>#54 Larry Stroh - WLB</t>
   </si>
   <si>
     <t>#92 Robert Rayburn - SLB</t>
   </si>
   <si>
     <t>#35 Kenneth Eubanks - WLB</t>
   </si>
   <si>
     <t>#26 Jeffrey Schuler - FS</t>
   </si>
   <si>
     <t>#52 Dennis Shaw - SLB</t>
   </si>
@@ -485,114 +485,114 @@
   <si>
     <t>12:52</t>
   </si>
   <si>
     <t>SEA 45</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>1-10-SEA 45 (12:53) 34-Eugene Deleon ran to SEA 31 for 14 yards. Tackle by 32-Anthony Goad.</t>
   </si>
   <si>
     <t>#16 Steven Gorman - QB</t>
   </si>
   <si>
     <t>#28 Eugene Deleon - RB</t>
   </si>
   <si>
     <t>#61 Aaron Clark - LG</t>
   </si>
   <si>
-    <t>#87 Donald Delacruz - LT</t>
+    <t>#68 Donald Delacruz - LT</t>
   </si>
   <si>
     <t>#78 Adam Joseph - RT</t>
   </si>
   <si>
-    <t>#74 Jason Kleinman - RG</t>
+    <t>#74 Jason Kleinman - LG</t>
   </si>
   <si>
     <t>#69 Jason Houser - C</t>
   </si>
   <si>
     <t>#52 Harold McDonald - RT</t>
   </si>
   <si>
     <t>#72 Vincent Dorsey - LT</t>
   </si>
   <si>
     <t>#63 Lester Stephens - LT</t>
   </si>
   <si>
     <t>#53 Owen Simon - C</t>
   </si>
   <si>
     <t>#92 John Hyler - RDE</t>
   </si>
   <si>
     <t>#95 Garland Casey - MLB</t>
   </si>
   <si>
-    <t>#57 William Overholt - MLB</t>
+    <t>#59 William Overholt - MLB</t>
   </si>
   <si>
     <t>#21 James McCall - SS</t>
   </si>
   <si>
     <t>12:08</t>
   </si>
   <si>
     <t>SEA 31</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Dive</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>1-10-SEA 31 (12:07) 80-Donald Delacruz ran to SEA 30 for a short gain. Tackle by 69-Garland Casey.</t>
   </si>
   <si>
     <t>#33 Eddie Gregg - WR</t>
   </si>
   <si>
     <t>#85 Miguel Yamamoto - WR</t>
   </si>
   <si>
     <t>#84 Harold Lusher - WR</t>
   </si>
   <si>
     <t>#83 Kenneth Smith - RB</t>
   </si>
   <si>
-    <t>#56 Jesse Prout - LG</t>
+    <t>#69 Jesse Prout - LG</t>
   </si>
   <si>
     <t>#51 Cory Lobdell - MLB</t>
   </si>
   <si>
     <t>#46 Hugh Spruell - SS</t>
   </si>
   <si>
     <t>11:30</t>
   </si>
   <si>
     <t>SEA 30</t>
   </si>
   <si>
     <t>I Formation Normal HB Counter</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>2-10-SEA 30 (11:29) 34-Eugene Deleon ran to SEA 18 for 12 yards. Tackle by 28-Hugh Spruell.</t>
   </si>
   <si>
     <t>10:51</t>
   </si>
@@ -1634,51 +1634,51 @@
   <si>
     <t>12:51</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>1-10-SEA 38 (12:52) 6-Robert Marrero pass complete to 80-Bernard Hall to DET 46 for 16 yards. Tackle by 42-Jeffrey Schuler.</t>
   </si>
   <si>
     <t>12:12</t>
   </si>
   <si>
     <t>DET 46</t>
   </si>
   <si>
     <t>1-10-DET 46 (12:11) 40-Fernando Stanford ran to DET 47 for -1 yards. Tackle by 51-Micheal Kelly. DET 96-Leo Muse was injured on the play.</t>
   </si>
   <si>
     <t>11:37</t>
   </si>
   <si>
     <t>2-11-DET 47 (11:36) 6-Robert Marrero pass complete to 40-Fernando Stanford to DET 19 for 28 yards. Tackle by 54-Larry Stroh. 40-Fernando Stanford did some fancy footwork there.</t>
   </si>
   <si>
-    <t>#94 Richard Gilmer - DT</t>
+    <t>#50 Richard Gilmer - DT</t>
   </si>
   <si>
     <t>11:09</t>
   </si>
   <si>
     <t>DET 19</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FL Drag</t>
   </si>
   <si>
     <t>1-10-DET 19 (11:08) 6-Robert Marrero pass complete to 84-Howard Sokol to DET 16 for 3 yards. Tackle by 59-David Regalado. 84-Howard Sokol did some fancy footwork there.</t>
   </si>
   <si>
     <t>#46 Michael Simpson - TE</t>
   </si>
   <si>
     <t>#23 Jeff Kennedy - SS</t>
   </si>
   <si>
     <t>10:48</t>
   </si>
   <si>
     <t>DET 16</t>
   </si>
@@ -2364,51 +2364,51 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CF181"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="367.91" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="28.136" bestFit="true" customWidth="true" style="0"/>