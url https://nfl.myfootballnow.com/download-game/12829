--- v4 (2026-07-13)
+++ v5 (2026-09-11)
@@ -362,78 +362,78 @@
   <si>
     <t>#16 Jaime Wright - QB</t>
   </si>
   <si>
     <t>#20 Thomas Brown - RB</t>
   </si>
   <si>
     <t>#84 James Le - TE</t>
   </si>
   <si>
     <t>#16 Ralph Womack - WR</t>
   </si>
   <si>
     <t>#18 Ricky Wedding - WR</t>
   </si>
   <si>
     <t>#80 Louis Neeley - WR</t>
   </si>
   <si>
     <t>#62 Eric Daniel - LT</t>
   </si>
   <si>
     <t>#60 Quinton Lightsey - LG</t>
   </si>
   <si>
-    <t>#74 Anthony Blackwell - C</t>
+    <t>#74 Anthony Blackwell - LT</t>
   </si>
   <si>
     <t>#52 Gregory Rodriquez - LG</t>
   </si>
   <si>
     <t>#78 Nicholas Proto - RG</t>
   </si>
   <si>
     <t>#95 Fredrick Combest - LDE</t>
   </si>
   <si>
     <t>#97 Jorge Pruitt - DT</t>
   </si>
   <si>
     <t>#91 Ricky Harris - DT</t>
   </si>
   <si>
     <t>#77 Rocky Balboa - LDE</t>
   </si>
   <si>
     <t>#44 Robert Martinez - SLB</t>
   </si>
   <si>
     <t>#95 Jared Manning - SLB</t>
   </si>
   <si>
-    <t>#55 Cyril Apel - MLB</t>
+    <t>#51 Cyril Apel - MLB</t>
   </si>
   <si>
     <t>#2 Timothy Coulter - CB</t>
   </si>
   <si>
     <t>#20 Frank Medina - SS</t>
   </si>
   <si>
     <t>#47 Bruce Cordero - SS</t>
   </si>
   <si>
     <t>#18 John Phelps - FS</t>
   </si>
   <si>
     <t>14:29</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FB In</t>
   </si>
   <si>
     <t>Dime Normal Double WR2</t>
   </si>
   <si>
     <t>2-10-HOU 25 (14:28) 10-Jaime Wright pass complete to 21-Benjamin Nobles to HOU 33 for 8 yards. Tackle by 1-Robert Martinez. 21-Benjamin Nobles did some fancy footwork there. PENALTY - Holding (HOU 79-Anthony Blackwell)</t>
   </si>
@@ -1418,51 +1418,51 @@
   <si>
     <t>2-12-HOU 32 (5:56) 8-Lonnie Rock pass complete to 44-Ronald Sumpter to HOU 25 for 7 yards. Tackle by 97-Quinton Glover.</t>
   </si>
   <si>
     <t>5:22</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>3-6-HOU 25 (5:21) 8-Lonnie Rock pass complete to 85-Brendan Thayer to HOU 18 for 7 yards. Tackle by 94-Mike Rogers.</t>
   </si>
   <si>
     <t>4:39</t>
   </si>
   <si>
     <t>HOU 18</t>
   </si>
   <si>
     <t>1-10-HOU 18 (4:38) 44-Ronald Sumpter ran to HOU 19 for -1 yards. Tackle by 63-Edward Wilson.</t>
   </si>
   <si>
-    <t>#28 Alonzo Martinez - CB</t>
+    <t>#20 Alonzo Martinez - CB</t>
   </si>
   <si>
     <t>4:06</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>2-11-HOU 19 (4:05) 8-Lonnie Rock pass complete to 85-Brendan Thayer to HOU 17 for 2 yards. Tackle by 37-Kent Fair.</t>
   </si>
   <si>
     <t>3:31</t>
   </si>
   <si>
     <t>3-9-HOU 17 (3:30) PENALTY - False Start (JAX 79-Leonardo Casanova)</t>
   </si>
   <si>
     <t>3-14-HOU 22 (3:30) 8-Lonnie Rock pass incomplete, intended for 81-Nathan Smith.</t>
   </si>
   <si>
     <t>3:26</t>
   </si>
   <si>
     <t>4-14-HOU 22 (3:27) 4-Leland Seeley 40 yard field goal is GOOD. JAX 31 HOU 0</t>
   </si>
@@ -2184,51 +2184,51 @@
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="24.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="66" max="66" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="66" max="66" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="31.707" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">