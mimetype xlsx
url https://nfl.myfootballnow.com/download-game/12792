--- v6 (2026-08-26)
+++ v7 (2026-10-15)
@@ -350,60 +350,60 @@
   <si>
     <t>DET 25</t>
   </si>
   <si>
     <t>Strong I Normal WR Post TE Out</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>1-10-DET 25 (15:00) 2-Steven Gorman pass complete to 82-Miguel Yamamoto to DET 25 for a short gain. Tackle by 73-Claude Gross.</t>
   </si>
   <si>
     <t>#16 Steven Gorman - QB</t>
   </si>
   <si>
     <t>#28 Eugene Deleon - RB</t>
   </si>
   <si>
     <t>#85 Miguel Yamamoto - WR</t>
   </si>
   <si>
     <t>#84 Harold Lusher - WR</t>
   </si>
   <si>
-    <t>#74 Jason Kleinman - RG</t>
+    <t>#74 Jason Kleinman - LG</t>
   </si>
   <si>
     <t>#52 Harold McDonald - RT</t>
   </si>
   <si>
     <t>#63 Lester Stephens - LT</t>
   </si>
   <si>
-    <t>#56 Jesse Prout - LG</t>
+    <t>#69 Jesse Prout - LG</t>
   </si>
   <si>
     <t>#77 Patrick Randall - LDE</t>
   </si>
   <si>
     <t>#54 Jeremy Knight - RDE</t>
   </si>
   <si>
     <t>#51 Reginald Salas - DT</t>
   </si>
   <si>
     <t>#46 Mark Moore - SLB</t>
   </si>
   <si>
     <t>#93 Donald Stovall - RDE</t>
   </si>
   <si>
     <t>#28 Claude Gross - CB</t>
   </si>
   <si>
     <t>#52 Peter Campbell - WLB</t>
   </si>
   <si>
     <t>#27 Robert Howland - SS</t>
   </si>
@@ -518,51 +518,51 @@
   <si>
     <t>#88 Michael Alonzo - TE</t>
   </si>
   <si>
     <t>#83 Daniel Bell - WR</t>
   </si>
   <si>
     <t>#70 Michael Miller - RT</t>
   </si>
   <si>
     <t>#64 Chris Tolbert - RT</t>
   </si>
   <si>
     <t>#55 David Collier - RG</t>
   </si>
   <si>
     <t>#74 Daniel Stapp - RT</t>
   </si>
   <si>
     <t>#98 Daniel Wilson - RDE</t>
   </si>
   <si>
     <t>#67 Douglas Woodall - DT</t>
   </si>
   <si>
-    <t>#94 Richard Gilmer - DT</t>
+    <t>#50 Richard Gilmer - DT</t>
   </si>
   <si>
     <t>#54 Steven Williams - WLB</t>
   </si>
   <si>
     <t>#54 Larry Stroh - WLB</t>
   </si>
   <si>
     <t>#92 David Regalado - WLB</t>
   </si>
   <si>
     <t>#51 Micheal Kelly - SLB</t>
   </si>
   <si>
     <t>#92 Robert Rayburn - SLB</t>
   </si>
   <si>
     <t>#35 Kenneth Eubanks - WLB</t>
   </si>
   <si>
     <t>#26 Jeffrey Schuler - FS</t>
   </si>
   <si>
     <t>#52 Dennis Shaw - SLB</t>
   </si>