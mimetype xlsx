--- v4 (2026-08-14)
+++ v5 (2026-10-13)
@@ -311,132 +311,132 @@
   <si>
     <t>#85 Raymond Camacho - TE</t>
   </si>
   <si>
     <t>#30 Barry Carver - FS</t>
   </si>
   <si>
     <t>#21 Angel Hall - FS</t>
   </si>
   <si>
     <t>#48 James Mayle - SS</t>
   </si>
   <si>
     <t>#55 Shawn Martinez - WLB</t>
   </si>
   <si>
     <t>#26 Ronald Mathis - CB</t>
   </si>
   <si>
     <t>#53 Victor Short - SLB</t>
   </si>
   <si>
     <t>#98 Daniel Plourde - DT</t>
   </si>
   <si>
-    <t>#65 Simon Myers - DT</t>
+    <t>#77 Simon Myers - DT</t>
   </si>
   <si>
     <t>#64 Frederick Carmona - RDE</t>
   </si>
   <si>
     <t>#53 Paul Hays - MLB</t>
   </si>
   <si>
     <t>#6 Richard Evans - K</t>
   </si>
   <si>
     <t>ARZ</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>ARZ 22</t>
   </si>
   <si>
     <t>Singleback Big Waggle Post</t>
   </si>
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
   <si>
     <t>1-10-ARZ 22 (14:57) 13-Jordan Lahey sacked at ARZ 15 for -8 yards (95-Aaron Loranger). Sack allowed by 50-Joseph Goodman.</t>
   </si>
   <si>
     <t>#9 Jordan Lahey - QB</t>
   </si>
   <si>
     <t>#84 Allen Butler - WR</t>
   </si>
   <si>
-    <t>#88 Matthew Lacey - TE</t>
+    <t>#87 Matthew Lacey - TE</t>
   </si>
   <si>
     <t>#87 Herbert Kemp - TE</t>
   </si>
   <si>
     <t>#87 Bryan Tucker - WR</t>
   </si>
   <si>
     <t>#18 John Miller - WR</t>
   </si>
   <si>
     <t>#68 Joseph Goodman - LT</t>
   </si>
   <si>
     <t>#53 Earl Lockett - LG</t>
   </si>
   <si>
-    <t>#71 Steven Ligon - C</t>
+    <t>#60 Steven Ligon - C</t>
   </si>
   <si>
     <t>#59 Denver Cameron - RT</t>
   </si>
   <si>
-    <t>#75 John Grayson - RT</t>
+    <t>#68 John Grayson - RT</t>
   </si>
   <si>
     <t>#94 Carl Adkins - DT</t>
   </si>
   <si>
     <t>#58 Edward Cable - LDE</t>
   </si>
   <si>
     <t>#98 Keith Sanders - DT</t>
   </si>
   <si>
     <t>#96 Aaron Loranger - RDE</t>
   </si>
   <si>
-    <t>#32 Hector Evans - CB</t>
+    <t>#38 Hector Evans - CB</t>
   </si>
   <si>
     <t>#38 Stephen Dozier - FS</t>
   </si>
   <si>
-    <t>#79 David Rueda - RDE</t>
+    <t>#96 David Rueda - RDE</t>
   </si>
   <si>
     <t>#47 Ronald Brown - CB</t>
   </si>
   <si>
     <t>#99 Ron Tash - MLB</t>
   </si>
   <si>
     <t>#48 Richard Clark - SS</t>
   </si>
   <si>
     <t>#46 Bruce Silva - FS</t>
   </si>
   <si>
     <t>14:22</t>
   </si>
   <si>
     <t>ARZ 15</t>
   </si>
   <si>
     <t>Shotgun 5 Wide Parallel Slants</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
@@ -482,51 +482,51 @@
   <si>
     <t>ARZ 29</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-4-ARZ 29 (13:00) 1-Lewis Newton punts 50 yards to IND 22. Fair Catch by 16-Antone Fowler.</t>
   </si>
   <si>
     <t>#5 Lewis Newton - P</t>
   </si>
   <si>
     <t>#81 Antone Fowler - TE</t>
   </si>
   <si>
     <t>#27 Samuel Evans - CB</t>
   </si>
   <si>
     <t>#22 Brad Donahue - CB</t>
   </si>
   <si>
-    <t>#72 Toby Carpenter - LT</t>
+    <t>#77 Toby Carpenter - LT</t>
   </si>
   <si>
     <t>#68 Arthur Hull - LG</t>
   </si>
   <si>
     <t>12:53</t>
   </si>
   <si>
     <t>IND 22</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-IND 22 (12:54) 4-Wayne Edwards pass complete to 88-Tom Oliver to IND 31 for 9 yards. Tackle by 93-Paul Hays. Nice job by 88-Tom Oliver on that route to lose his coverage.</t>
   </si>
   <si>
     <t>#10 Wayne Edwards - QB</t>
   </si>
   <si>
     <t>#30 Dennis Marsh - WR</t>
   </si>
@@ -797,51 +797,51 @@
   <si>
     <t>3:45</t>
   </si>
   <si>
     <t>IND 8</t>
   </si>
   <si>
     <t>3-6-IND 8 (3:44) 49-Allen Butler ran to IND 8 for a short loss. Tackle by 55-David Rueda. 42-David Foster totally missed that block.</t>
   </si>
   <si>
     <t>3:10</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-6-IND 8 (3:09) 16-David Matthews 26 yard field goal is GOOD. ARZ 3 IND 0</t>
   </si>
   <si>
     <t>#16 David Matthews - K</t>
   </si>
   <si>
-    <t>#69 Steven Walker - C</t>
+    <t>#77 Steven Walker - LT</t>
   </si>
   <si>
     <t>#94 Matthew Thomas - WLB</t>
   </si>
   <si>
     <t>3:06</t>
   </si>
   <si>
     <t>ARZ 35</t>
   </si>
   <si>
     <t>(3:07) 16-David Matthews kicks 73 yards from ARZ 35 to IND -8. Touchback.</t>
   </si>
   <si>
     <t>#50 Burton Campbell - MLB</t>
   </si>
   <si>
     <t>IND 25</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-IND 25 (3:07) 4-Wayne Edwards pass Pass knocked down by 32-Johnnie Crawford. incomplete, intended for 88-Tom Oliver.</t>
   </si>
@@ -1613,51 +1613,51 @@
   <si>
     <t>2-10-ARZ 25 (13:36) 6-William Dickenson pass incomplete, dropped by 41-Donald Perkins.</t>
   </si>
   <si>
     <t>13:32</t>
   </si>
   <si>
     <t>3-10-ARZ 25 (13:33) 6-William Dickenson sacked at ARZ 14 for -11 yards (95-Aaron Loranger). Sack allowed by 77-Willie Vogl.</t>
   </si>
   <si>
     <t>12:54</t>
   </si>
   <si>
     <t>4-21-ARZ 14 (12:53) 1-Lewis Newton punts 44 yards to IND 42. 30-Dennis Marsh to IND 44 for 2 yards. Tackle by 21-Angel Hall.</t>
   </si>
   <si>
     <t>12:45</t>
   </si>
   <si>
     <t>1-10-IND 44 (12:46) 3-Adam Verrill pass Pass knocked down by 95-Ryan Turner. incomplete, intended for 17-Jack Wood.</t>
   </si>
   <si>
     <t>#60 Dale Brase - LG</t>
   </si>
   <si>
-    <t>#78 Johnathan Rasnick - LG</t>
+    <t>#74 Johnathan Rasnick - LG</t>
   </si>
   <si>
     <t>#72 James King - RT</t>
   </si>
   <si>
     <t>12:41</t>
   </si>
   <si>
     <t>2-10-IND 44 (12:42) 3-Adam Verrill pass INTERCEPTED by 32-Johnnie Crawford at ARZ 50. 32-Johnnie Crawford to IND 50 for 0 yards. Tackle by 13-Jay Harvey.</t>
   </si>
   <si>
     <t>12:38</t>
   </si>
   <si>
     <t>1-10-IND 50 (12:39) 42-David Foster ran to ARZ 48 for -3 yards. Tackle by 50-Burton Campbell.</t>
   </si>
   <si>
     <t>11:56</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>2-13-ARZ 48 (11:55) 6-William Dickenson pass incomplete, intended for 85-Raymond Camacho.</t>
   </si>