--- v7 (2026-08-12)
+++ v8 (2026-10-11)
@@ -1328,51 +1328,51 @@
   <si>
     <t>3-21-SEA 14 (13:33) 8-Quincy Stiver pass complete to 40-Fernando Stanford to SEA 14 for 1 yards. Tackle by 58-Wilson Ladner.</t>
   </si>
   <si>
     <t>#86 William Byers - WR</t>
   </si>
   <si>
     <t>#60 Scott Landrum - LG</t>
   </si>
   <si>
     <t>12:49</t>
   </si>
   <si>
     <t>4-21-SEA 14 (12:48) 18-Manuel Fisher punts 48 yards to LAC 38. Fair Catch by 17-Michael Trainor.</t>
   </si>
   <si>
     <t>#68 James Blair - LT</t>
   </si>
   <si>
     <t>12:40</t>
   </si>
   <si>
     <t>1-10-LAC 38 (12:41) 8-Dennis Guilder sacked at LAC 28 for -10 yards (73-Thomas Babcock)</t>
   </si>
   <si>
-    <t>#8 Dennis Guilder - QB</t>
+    <t>#9 Dennis Guilder - QB</t>
   </si>
   <si>
     <t>#68 Ray Keenan - RG</t>
   </si>
   <si>
     <t>12:06</t>
   </si>
   <si>
     <t>2-20-LAC 28 (12:05) 11-Ryan Morrow ran to LAC 29 for a short gain. Tackle by 51-Michael Armand.</t>
   </si>
   <si>
     <t>#85 Joseph Dean - WR</t>
   </si>
   <si>
     <t>11:21</t>
   </si>
   <si>
     <t>LAC 29</t>
   </si>
   <si>
     <t>3-19-LAC 29 (11:20) 30-Charles Lockhart ran to LAC 40 for 12 yards. Tackle by 34-Larry Fernandez.</t>
   </si>
   <si>
     <t>10:39</t>
   </si>