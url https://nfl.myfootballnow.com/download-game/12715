--- v8 (2026-08-26)
+++ v9 (2026-09-30)
@@ -545,51 +545,51 @@
   <si>
     <t>#89 James Russell - TE</t>
   </si>
   <si>
     <t>10:54</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-8-GBY 45 (10:55) 11-John Wagner punts 38 yards to GBY 7.</t>
   </si>
   <si>
     <t>#11 John Wagner - P</t>
   </si>
   <si>
     <t>#84 James Cartwright - TE</t>
   </si>
   <si>
     <t>#41 Bruce Terry - TE</t>
   </si>
   <si>
-    <t>#77 Richard Taylor - LDE</t>
+    <t>#77 Richard Taylor - RDE</t>
   </si>
   <si>
     <t>#53 Duane Torres - DT</t>
   </si>
   <si>
     <t>#62 David Viator - C</t>
   </si>
   <si>
     <t>#65 Antonio Griffin - LT</t>
   </si>
   <si>
     <t>#50 Jose Hettinger - LDE</t>
   </si>
   <si>
     <t>10:45</t>
   </si>
   <si>
     <t>GBY 7</t>
   </si>
   <si>
     <t>I Formation Normal Strong Flood</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
@@ -635,51 +635,51 @@
   <si>
     <t>#59 Reynaldo Olsen - DT</t>
   </si>
   <si>
     <t>#61 Donnie Rangel - RDE</t>
   </si>
   <si>
     <t>#20 James Freeman - SS</t>
   </si>
   <si>
     <t>10:05</t>
   </si>
   <si>
     <t>GBY 15</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>2-2-GBY 15 (10:04) 7-Danny Boss pass incomplete, intended for 80-Scott Cude.</t>
   </si>
   <si>
-    <t>#47 Raymond Sanders - TE</t>
+    <t>#86 Raymond Sanders - TE</t>
   </si>
   <si>
     <t>10:01</t>
   </si>
   <si>
     <t>I Formation 3WR PA Fullback Flat</t>
   </si>
   <si>
     <t>46 Heavy 2 Deep Man Under</t>
   </si>
   <si>
     <t>3-2-GBY 15 (10:02) 7-Danny Boss pass complete to 82-Michael Olson to GBY 24 for 9 yards. Tackle by 20-James Freeman.</t>
   </si>
   <si>
     <t>#14 Kenneth Langlois - WR</t>
   </si>
   <si>
     <t>9:19</t>
   </si>
   <si>
     <t>GBY 24</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>