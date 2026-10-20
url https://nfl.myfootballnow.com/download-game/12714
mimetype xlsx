--- v5 (2026-08-21)
+++ v6 (2026-10-20)
@@ -788,51 +788,51 @@
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>1-10-JAX 21 (4:47) 3-Douglas Millikan pass complete to 45-Ralph Davis to JAX 19 for 3 yards. Tackle by 21-Scott Sauer.</t>
   </si>
   <si>
     <t>4:01</t>
   </si>
   <si>
     <t>JAX 19</t>
   </si>
   <si>
     <t>2-7-JAX 19 (4:00) 3-Douglas Millikan ran to JAX 12 for 7 yards. 3-Douglas Millikan FUMBLES (63-Robert Scott) recovered by MIN-3-Douglas Millikan at JAX 9. Tackle by 70-Charles Clark. JAX 32-John Phelps was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>3:23</t>
   </si>
   <si>
     <t>JAX 9</t>
   </si>
   <si>
     <t>1-9-JAX 9 (3:22) 83-Wilbert Doby ran to JAX 2 for 6 yards. Tackle by 36-Thomas Hale.</t>
   </si>
   <si>
-    <t>#55 Cyril Apel - MLB</t>
+    <t>#51 Cyril Apel - MLB</t>
   </si>
   <si>
     <t>2:44</t>
   </si>
   <si>
     <t>JAX 2</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>2-2-JAX 2 (2:43) 19-Donald Downey ran for 2 yards. TOUCHDOWN! MIN 6 JAX 0</t>
   </si>
   <si>
     <t>2:40</t>
   </si>
   <si>
     <t>JAX 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
@@ -1349,51 +1349,51 @@
   <si>
     <t>12:24</t>
   </si>
   <si>
     <t>I Formation Power HB Sweep Weak</t>
   </si>
   <si>
     <t>2-10-MIN 45 (12:25) 80-Burton Manuel ran to MIN 41 for 4 yards. Tackle by 95-Michael Moore.</t>
   </si>
   <si>
     <t>11:40</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>3-6-MIN 41 (11:39) 19-Brendan Saine pass Pass knocked down by 57-Dennis Pirkle. incomplete, intended for 35-Albert Coleman.</t>
   </si>
   <si>
     <t>11:35</t>
   </si>
   <si>
     <t>4-6-MIN 41 (11:36) 4-Leland Seeley 58 yard field goal is NO GOOD. (Short)</t>
   </si>
   <si>
-    <t>#95 Jared Manning - SLB</t>
+    <t>#67 Jared Manning - SLB</t>
   </si>
   <si>
     <t>11:31</t>
   </si>
   <si>
     <t>1-10-MIN 48 (11:32) 45-Ralph Davis ran to JAX 43 for 9 yards. 45-Ralph Davis FUMBLES (49-Miguel Butler) recovered by JAX-56-Cyril Apel at JAX 43. Tackle by 12-Kevin Garcia.</t>
   </si>
   <si>
     <t>11:25</t>
   </si>
   <si>
     <t>1-10-JAX 43 (11:26) 19-Brendan Saine pass complete to 35-Albert Coleman to JAX 46 for 4 yards. Tackle by 37-Andres Cooke.</t>
   </si>
   <si>
     <t>10:43</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Dive</t>
   </si>
   <si>
     <t>3-4 Normal Double WR2</t>
   </si>
   <si>
     <t>2-6-JAX 46 (10:42) 40-Robert Fisher ran to JAX 50 for 3 yards. Tackle by 34-Richard Bauer.</t>
   </si>