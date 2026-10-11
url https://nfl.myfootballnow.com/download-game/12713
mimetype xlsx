--- v6 (2026-08-12)
+++ v7 (2026-10-11)
@@ -386,51 +386,51 @@
   <si>
     <t>#50 Douglas Fulton - LG</t>
   </si>
   <si>
     <t>#69 Larry Lopez - C</t>
   </si>
   <si>
     <t>#50 Lester Parker - RG</t>
   </si>
   <si>
     <t>#79 Willie Walker - RT</t>
   </si>
   <si>
     <t>#98 Guy Swan - LDE</t>
   </si>
   <si>
     <t>#38 Mark Guidry - FS</t>
   </si>
   <si>
     <t>#93 Roy Wann - DT</t>
   </si>
   <si>
     <t>#97 Samuel Coffman - SLB</t>
   </si>
   <si>
-    <t>#55 Greg Renteria - MLB</t>
+    <t>#46 Greg Renteria - MLB</t>
   </si>
   <si>
     <t>#47 Garland Gray - WLB</t>
   </si>
   <si>
     <t>#22 David Delgado - CB</t>
   </si>
   <si>
     <t>#53 Marcos Tyler - SLB</t>
   </si>
   <si>
     <t>#34 Kevin Shelly - CB</t>
   </si>
   <si>
     <t>#37 Angel Slattery - SS</t>
   </si>
   <si>
     <t>#57 Daniel Abell - WLB</t>
   </si>
   <si>
     <t>14:12</t>
   </si>
   <si>
     <t>KCY 28</t>
   </si>
@@ -515,60 +515,60 @@
   <si>
     <t>1-10-NYG 36 (12:37) 35-Francisco Young ran to NYG 39 for 3 yards. Tackle by 55-Donnell Wagner.</t>
   </si>
   <si>
     <t>#7 Jerry Fragoso - QB</t>
   </si>
   <si>
     <t>#24 Francisco Young - RB</t>
   </si>
   <si>
     <t>#23 Francis Debusk - FB</t>
   </si>
   <si>
     <t>#80 Darren Nicholas - TE</t>
   </si>
   <si>
     <t>#84 Andrew Davis - WR</t>
   </si>
   <si>
     <t>#17 Willie Jinks - WR</t>
   </si>
   <si>
     <t>#70 Benny Merritt - LG</t>
   </si>
   <si>
-    <t>#76 Stephen Campbell - C</t>
+    <t>#76 Stephen Campbell - LG</t>
   </si>
   <si>
     <t>#75 Dennis Scott - RT</t>
   </si>
   <si>
     <t>#77 Kenneth Connell - C</t>
   </si>
   <si>
-    <t>#64 Leon Mercer - C</t>
+    <t>#64 Leon Mercer - RT</t>
   </si>
   <si>
     <t>#96 Andrew Schultz - LDE</t>
   </si>
   <si>
     <t>#52 Kevin Price - MLB</t>
   </si>
   <si>
     <t>#55 Donnell Wagner - WLB</t>
   </si>
   <si>
     <t>#38 Brian Rodriguez - CB</t>
   </si>
   <si>
     <t>#28 Glen Richards - SS</t>
   </si>
   <si>
     <t>12:04</t>
   </si>
   <si>
     <t>NYG 39</t>
   </si>
   <si>
     <t>Strong I Normal Counter Strong</t>
   </si>
@@ -785,51 +785,51 @@
   <si>
     <t>2-10-KCY 28 (6:04) 1-Rafael Somerville sacked at KCY 20 for -8 yards (55-Greg Renteria)</t>
   </si>
   <si>
     <t>#3 Rashee Vice - RB</t>
   </si>
   <si>
     <t>#94 Sidney Quillen - WLB</t>
   </si>
   <si>
     <t>5:25</t>
   </si>
   <si>
     <t>KCY 20</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>46 Heavy SS MLB Blitz</t>
   </si>
   <si>
     <t>3-18-KCY 20 (5:24) 1-Rafael Somerville pass Pass knocked down by 27-Gregory Keyes. incomplete, intended for 89-Calvin Wallace.</t>
   </si>
   <si>
-    <t>#97 Gregory Keyes - MLB</t>
+    <t>#57 Gregory Keyes - MLB</t>
   </si>
   <si>
     <t>5:21</t>
   </si>
   <si>
     <t>4-18-KCY 20 (5:22) KCY 70-George Roberson was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>5:15</t>
   </si>
   <si>
     <t>KCY 39</t>
   </si>
   <si>
     <t>I Formation Normal HB Toss Strong</t>
   </si>
   <si>
     <t>1-10-KCY 39 (5:16) 35-Francisco Young ran to KCY 27 for 12 yards. Tackle by 33-Brian Rodriguez.</t>
   </si>
   <si>
     <t>4:40</t>
   </si>
   <si>
     <t>KCY 27</t>
   </si>
@@ -2443,94 +2443,94 @@
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="303.069" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="28" max="28" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="71" max="71" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="28.136" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>