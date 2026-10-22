--- v7 (2026-08-24)
+++ v8 (2026-10-22)
@@ -1334,51 +1334,51 @@
   <si>
     <t>12:57</t>
   </si>
   <si>
     <t>PHI 37</t>
   </si>
   <si>
     <t>1-10-PHI 37 (12:58) 42-Thomas Vavra ran to PHI 37 for 1 yards. Tackle by 73-David Fielder.</t>
   </si>
   <si>
     <t>#6 Peter Hamilton - QB</t>
   </si>
   <si>
     <t>#76 Craig Brown - LT</t>
   </si>
   <si>
     <t>#67 David Haygood - LG</t>
   </si>
   <si>
     <t>#63 Robert Webster - C</t>
   </si>
   <si>
     <t>#57 Martin Fulmer - RT</t>
   </si>
   <si>
-    <t>#90 Leroy Sheppard - DT</t>
+    <t>#76 Leroy Sheppard - DT</t>
   </si>
   <si>
     <t>#24 Joseph Hale - CB</t>
   </si>
   <si>
     <t>12:18</t>
   </si>
   <si>
     <t>2-9-PHI 37 (12:17) 34-John Elkins ran to PHI 46 for 9 yards. Tackle by 36-Joseph Hale.</t>
   </si>
   <si>
     <t>11:35</t>
   </si>
   <si>
     <t>PHI 46</t>
   </si>
   <si>
     <t>3-1-PHI 46 (11:34) 42-Thomas Vavra ran to NED 42 for 12 yards. Tackle by 36-Joseph Hale.</t>
   </si>
   <si>
     <t>#97 James Canfield - DT</t>
   </si>
   <si>
     <t>10:52</t>
   </si>