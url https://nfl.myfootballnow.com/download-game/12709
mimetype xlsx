--- v7 (2026-08-27)
+++ v8 (2026-09-30)
@@ -497,51 +497,51 @@
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-8-BUF 37 (12:45) 16-Seth Larsen punts 47 yards to WAS 17. Fair Catch by 39-Fred Medved.</t>
   </si>
   <si>
     <t>#7 Seth Larsen - P</t>
   </si>
   <si>
     <t>#39 Fred Medved - RB</t>
   </si>
   <si>
     <t>#78 Darrell Holman - RDE</t>
   </si>
   <si>
     <t>#2 Andrew Nunn - RDE</t>
   </si>
   <si>
     <t>#57 Walter Bessette - LG</t>
   </si>
   <si>
-    <t>#70 William Cason - C</t>
+    <t>#70 William Cason - LT</t>
   </si>
   <si>
     <t>#91 John Ostrander - DT</t>
   </si>
   <si>
     <t>#92 Michael Maurice - WLB</t>
   </si>
   <si>
     <t>12:37</t>
   </si>
   <si>
     <t>WAS 17</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-WAS 17 (12:38) PENALTY - False Start (WAS 73-Guy Harbin)</t>
   </si>
   <si>
     <t>#14 Hector Burgess - QB</t>
   </si>