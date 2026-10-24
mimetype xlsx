--- v9 (2026-08-30)
+++ v10 (2026-10-24)
@@ -626,51 +626,51 @@
   <si>
     <t>DAL 7</t>
   </si>
   <si>
     <t>2-6-DAL 7 (7:03) 25-Brian Chamblee ran to DAL 0 for 7 yards. TOUCHDOWN! DAL 0 CLE 6</t>
   </si>
   <si>
     <t>6:58</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(6:59) Extra point GOOD by 12-Larry Wall. DAL 0 CLE 7</t>
   </si>
   <si>
     <t>#6 Larry Wall - K</t>
   </si>
   <si>
     <t>#61 Thomas Lee - LT</t>
   </si>
   <si>
-    <t>#72 Bruce Feldman - C</t>
+    <t>#68 Bruce Feldman - LG</t>
   </si>
   <si>
     <t>#23 Michael Slayton - RB</t>
   </si>
   <si>
     <t>#96 Keith Lopez - MLB</t>
   </si>
   <si>
     <t>#85 Andrew Otero - WR</t>
   </si>
   <si>
     <t>#45 Adam Feliz - FS</t>
   </si>
   <si>
     <t>CLE 35</t>
   </si>
   <si>
     <t>(6:59) 12-Larry Wall kicks 62 yards from CLE 35 to DAL 3. 89-Jeremy Carswell for 97yards. TOUCHDOWN! CLE 66-Bradley Porter was injured on the play. He looks like he should be able to return. DAL 6 CLE 7</t>
   </si>
   <si>
     <t>#10 Jeremy Carswell - WR</t>
   </si>
   <si>
     <t>6:45</t>
   </si>