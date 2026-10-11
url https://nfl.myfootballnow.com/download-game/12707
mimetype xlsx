--- v5 (2026-08-12)
+++ v6 (2026-10-11)
@@ -575,51 +575,51 @@
   <si>
     <t>PIT 25</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-PIT 25 (11:53) 44-Ryan Nicely ran to PIT 27 for 2 yards. Tackle by 28-Horacio Burchfield. PENALTY - Offsides (ATL 90-Joel Martinez)</t>
   </si>
   <si>
     <t>#5 Armando Seidel - QB</t>
   </si>
   <si>
     <t>#33 Ryan Nicely - RB</t>
   </si>
   <si>
     <t>#47 Daniel Goetz - FB</t>
   </si>
   <si>
     <t>#89 William Ward - TE</t>
   </si>
   <si>
-    <t>#11 Donald Bale - WR</t>
+    <t>#81 Donald Bale - WR</t>
   </si>
   <si>
     <t>#60 Clifford Owens - LT</t>
   </si>
   <si>
     <t>#61 David Willard - LG</t>
   </si>
   <si>
     <t>#71 Luis Godwin - C</t>
   </si>
   <si>
     <t>#64 Jason Lane - RG</t>
   </si>
   <si>
     <t>#57 James Fulmer - RG</t>
   </si>
   <si>
     <t>#77 Joel Martinez - DT</t>
   </si>
   <si>
     <t>#66 Robert Gantt - DT</t>
   </si>
   <si>
     <t>#99 Leslie Pough - DT</t>
   </si>