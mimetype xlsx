--- v6 (2026-08-10)
+++ v7 (2026-10-09)
@@ -350,72 +350,72 @@
   <si>
     <t>14:54</t>
   </si>
   <si>
     <t>NYJ 24</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
   <si>
     <t>Quarter Normal Cover 4</t>
   </si>
   <si>
     <t>1-10-NYJ 24 (14:55) 34-Wayne Ellis ran to NYJ 33 for 9 yards. Tackle by 36-Timothy Coulter. NOS 54-Ron Childress was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#8 Billy Brooks - QB</t>
   </si>
   <si>
     <t>#83 Wayne Ellis - WR</t>
   </si>
   <si>
     <t>#72 Noe Ashworth - RT</t>
   </si>
   <si>
-    <t>#87 Kenneth Ornelas - WR</t>
+    <t>#10 Kenneth Ornelas - WR</t>
   </si>
   <si>
     <t>#17 Marcel Williams - WR</t>
   </si>
   <si>
     <t>#87 Don Bond - WR</t>
   </si>
   <si>
     <t>#61 Terry Garcia - LG</t>
   </si>
   <si>
     <t>#76 Michael Rice - LT</t>
   </si>
   <si>
     <t>#57 Gregory Ferguson - C</t>
   </si>
   <si>
     <t>#76 Peter Tripp - RT</t>
   </si>
   <si>
-    <t>#76 Jason McCray - RT</t>
+    <t>#57 Jason McCray - LT</t>
   </si>
   <si>
     <t>#90 William Nutter - LDE</t>
   </si>
   <si>
     <t>#71 Ron Childress - DT</t>
   </si>
   <si>
     <t>#90 Paul Sauve - LDE</t>
   </si>
   <si>
     <t>#51 David Denault - MLB</t>
   </si>
   <si>
     <t>#39 Johnathan Rich - CB</t>
   </si>
   <si>
     <t>#46 Todd Jennings - CB</t>
   </si>
   <si>
     <t>#44 Jeffrey Koch - CB</t>
   </si>
   <si>
     <t>#27 James Reeves - CB</t>
   </si>
@@ -620,51 +620,51 @@
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-NOS 20 (9:32) 23-Ray Rodriguez ran to NOS 19 for -1 yards. Tackle by 93-Terrence Klein.</t>
   </si>
   <si>
     <t>#21 Sylvester Ferraro - QB</t>
   </si>
   <si>
     <t>#23 Ray Rodriguez - RB</t>
   </si>
   <si>
     <t>#78 Zachary Martin - RT</t>
   </si>
   <si>
     <t>#17 Tom Latorre - WR</t>
   </si>
   <si>
     <t>#82 Robert Bedwell - WR</t>
   </si>
   <si>
     <t>#19 Justin Borrero - WR</t>
   </si>
   <si>
-    <t>#77 Charles Christensen - LT</t>
+    <t>#69 Charles Christensen - LG</t>
   </si>
   <si>
     <t>#75 Paul Robles - RG</t>
   </si>
   <si>
     <t>#63 David Atnip - C</t>
   </si>
   <si>
     <t>#61 Hector Ortiz - LT</t>
   </si>
   <si>
     <t>#72 Vance Elliott - RT</t>
   </si>
   <si>
     <t>#95 Jose Matthews - DT</t>
   </si>
   <si>
     <t>#99 Joel Taylor - LDE</t>
   </si>
   <si>
     <t>#94 Terrence Klein - MLB</t>
   </si>
   <si>
     <t>#45 Larry Dillow - SS</t>
   </si>
@@ -1415,51 +1415,51 @@
   <si>
     <t>3-5-NOS 32 (13:49) 8-Troy Rumph pass Pass knocked down by 91-Herbert Hess. incomplete, intended for 25-Tyler Moreno.</t>
   </si>
   <si>
     <t>13:44</t>
   </si>
   <si>
     <t>4-5-NOS 32 (13:45) 1-Michael Updegraff punts 48 yards to NYJ 20. 80-Don Bond to NYJ 31 for 11 yards. Tackle by 89-Theodore Nichols.</t>
   </si>
   <si>
     <t>#18 Scott Kim - RB</t>
   </si>
   <si>
     <t>13:35</t>
   </si>
   <si>
     <t>NYJ 31</t>
   </si>
   <si>
     <t>Singleback Slot Strong TE Corner</t>
   </si>
   <si>
     <t>1-10-NYJ 31 (13:36) 9-Mitchell Christenson pass INTERCEPTED by 27-James Reeves at NYJ 38. 27-James Reeves to NYJ 38 for -0 yards. Tackle by 80-Don Bond.</t>
   </si>
   <si>
-    <t>#3 Mitchell Christenson - QB</t>
+    <t>#11 Mitchell Christenson - QB</t>
   </si>
   <si>
     <t>#63 Levi Solomon - RT</t>
   </si>
   <si>
     <t>#61 Martin McCord - RG</t>
   </si>
   <si>
     <t>13:32</t>
   </si>
   <si>
     <t>1-10-NYJ 38 (13:33) 25-Tyler Moreno ran to NYJ 31 for 7 yards. Tackle by 40-Bob Brock.</t>
   </si>
   <si>
     <t>2-3-NYJ 31 (12:50) 8-Troy Rumph pass complete to 82-Robert Bedwell to NYJ 27 for 4 yards. Tackle by 50-John Baughman.</t>
   </si>
   <si>
     <t>12:09</t>
   </si>
   <si>
     <t>1-10-NYJ 27 (12:08) 32-Efren Allen ran to NYJ 21 for 6 yards. Tackle by 50-John Baughman.</t>
   </si>
   <si>
     <t>11:30</t>
   </si>
@@ -2277,51 +2277,51 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CF168"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="331.348" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="28.136" bestFit="true" customWidth="true" style="0"/>