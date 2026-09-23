--- v6 (2026-08-15)
+++ v7 (2026-09-23)
@@ -299,51 +299,51 @@
   <si>
     <t>CIN 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 19-Matthew Ortiz kicks 75 yards from CIN 35 to SFO -10. Touchback.</t>
   </si>
   <si>
     <t>#37 Dominique Thompson - RB</t>
   </si>
   <si>
     <t>#94 Walter Mapes - DT</t>
   </si>
   <si>
     <t>#93 Jack Guthrie - MLB</t>
   </si>
   <si>
     <t>#91 Ronald Ferris - WLB</t>
   </si>
   <si>
-    <t>#98 Jacob Hoggard - DT</t>
+    <t>#67 Jacob Hoggard - DT</t>
   </si>
   <si>
     <t>#38 Joe Gore - CB</t>
   </si>
   <si>
     <t>#29 Jesse McWhorter - CB</t>
   </si>
   <si>
     <t>#93 Charles Ward - LDE</t>
   </si>
   <si>
     <t>#55 Tim Magness - CB</t>
   </si>
   <si>
     <t>#72 Ralph Burr - DT</t>
   </si>
   <si>
     <t>#99 Brandon Weaver - DT</t>
   </si>
   <si>
     <t>#19 Matthew Ortiz - K</t>
   </si>
   <si>
     <t>SFO</t>
   </si>
@@ -452,69 +452,69 @@
   <si>
     <t>#35 Robert Briganti - FS</t>
   </si>
   <si>
     <t>14:15</t>
   </si>
   <si>
     <t>I Formation 3WR WR Out</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-SFO 22 (14:16) 17-Gary Brady pass complete to 85-Chad Johnson to SFO 17 for 4 yards. Tackle by 41-Christopher Price. PENALTY - Holding (CIN 68-Willian Conklin)</t>
   </si>
   <si>
     <t>#17 Gary Brady - QB</t>
   </si>
   <si>
     <t>#10 William Combs - WR</t>
   </si>
   <si>
     <t>#31 Willie Fisher - RB</t>
   </si>
   <si>
-    <t>#17 Eddie Brown - WR</t>
+    <t>#12 Eddie Brown - WR</t>
   </si>
   <si>
     <t>#12 Mike Wilt - WR</t>
   </si>
   <si>
     <t>#85 Chad Johnson - WR</t>
   </si>
   <si>
     <t>#68 Willian Conklin - LT</t>
   </si>
   <si>
     <t>#58 Glenn Wilkinson - LG</t>
   </si>
   <si>
     <t>#64 Hans Allen - C</t>
   </si>
   <si>
-    <t>#70 David Hipple - LT</t>
+    <t>#58 David Hipple - LT</t>
   </si>
   <si>
     <t>#52 Willie Sam - C</t>
   </si>
   <si>
     <t>#92 Eric Lucas - DT</t>
   </si>
   <si>
     <t>#90 David Arceneaux - MLB</t>
   </si>
   <si>
     <t>#41 Christopher Price - CB</t>
   </si>
   <si>
     <t>#45 Michael Vick - CB</t>
   </si>
   <si>
     <t>#32 Samuel Montijo - CB</t>
   </si>
   <si>
     <t>14:12</t>
   </si>
   <si>
     <t>SFO 31</t>
   </si>
@@ -899,90 +899,90 @@
   <si>
     <t>2:20</t>
   </si>
   <si>
     <t>SFO 26</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>2-9-SFO 26 (2:19) 3-Robert Dale pass complete to 89-Thomas Woodcock to CIN 33 for 41 yards. Tackle by 27-Charles Holbert. CIN 54-Christopher Burns was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#98 Thomas Gleason - DT</t>
   </si>
   <si>
     <t>1:32</t>
   </si>
   <si>
     <t>CIN 33</t>
   </si>
   <si>
     <t>1-10-CIN 33 (1:31) 3-Robert Dale sacked at CIN 43 for -10 yards (62-William Andrews). Sack allowed by 30-Jonathan Loftis.</t>
   </si>
   <si>
-    <t>#79 Timothy Hill - RDE</t>
+    <t>#96 Timothy Hill - RDE</t>
   </si>
   <si>
     <t>0:57</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>2-20-CIN 43 (0:56) 37-Dominique Thompson ran to CIN 34 for 9 yards. Tackle by 35-Robert Briganti.</t>
   </si>
   <si>
     <t>#80 Stephen Alvarez - WR</t>
   </si>
   <si>
     <t>0:19</t>
   </si>
   <si>
     <t>CIN 34</t>
   </si>
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
   <si>
     <t>4-3 Under Crowd Middle</t>
   </si>
   <si>
     <t>3-11-CIN 34 (0:18) 3-Robert Dale pass Pass knocked down by 93-Scott Shoemaker. incomplete, intended for 86-Michael Williams.</t>
   </si>
   <si>
     <t>0:13</t>
   </si>
   <si>
     <t>4-11-CIN 34 (0:14) 11-Jamal Lesher 51 yard field goal is GOOD. SFO 3 CIN 10</t>
   </si>
   <si>
     <t>#13 Mark Fuller - QB</t>
   </si>
   <si>
-    <t>#11 Jamal Lesher - K</t>
+    <t>#8 Jamal Lesher - K</t>
   </si>
   <si>
     <t>#56 Terence Ouellette - WLB</t>
   </si>
   <si>
     <t>0:10</t>
   </si>
   <si>
     <t>SFO 35</t>
   </si>
   <si>
     <t>(0:11) 11-Jamal Lesher kicks 76 yards from SFO 35 to CIN -11. Touchback.</t>
   </si>
   <si>
     <t>CIN 25</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>1-10-CIN 25 (0:11) 29-William Combs ran to CIN 26 for 1 yards. Tackle by 88-Charles Ward.</t>
   </si>
   <si>
     <t>0:00</t>
   </si>