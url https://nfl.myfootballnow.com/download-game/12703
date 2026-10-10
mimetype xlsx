--- v10 (2026-09-05)
+++ v11 (2026-10-10)
@@ -404,51 +404,51 @@
   <si>
     <t>#91 Eugene Pearce - DT</t>
   </si>
   <si>
     <t>#52 William Taylor - DT</t>
   </si>
   <si>
     <t>#90 John Mosher - RDE</t>
   </si>
   <si>
     <t>#93 Jesse Dyer - SLB</t>
   </si>
   <si>
     <t>#97 Louis Bardin - WLB</t>
   </si>
   <si>
     <t>#36 Jimmy Fleming - FS</t>
   </si>
   <si>
     <t>#46 Robert Boyd - CB</t>
   </si>
   <si>
     <t>#46 Samuel Fernandez - CB</t>
   </si>
   <si>
-    <t>#22 Kennith Brown - SLB</t>
+    <t>#59 Kennith Brown - SLB</t>
   </si>
   <si>
     <t>14:22</t>
   </si>
   <si>
     <t>HOU 18</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>2-11-HOU 18 (14:21) 25-Thomas Brown ran to HOU 19 for 1 yards. Tackle by 98-Louis Bardin.</t>
   </si>
   <si>
     <t>#41 James Ruiz - CB</t>
   </si>
   <si>
     <t>#39 John Marshall - CB</t>
   </si>
   <si>
     <t>#29 Peter Benton - CB</t>
   </si>
   <si>
     <t>13:44</t>
   </si>
@@ -485,51 +485,51 @@
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-10-HOU 19 (13:10) 16-Garry Macias punts 53 yards to TBY 28. 89-Sean Franco to TBY 35 for 7 yards. Tackle by 97-Quinton Glover.</t>
   </si>
   <si>
     <t>#16 Garry Macias - P</t>
   </si>
   <si>
     <t>#82 James Hebert - TE</t>
   </si>
   <si>
     <t>#10 Sean Franco - WR</t>
   </si>
   <si>
     <t>#35 Kelvin Parodi - SS</t>
   </si>
   <si>
     <t>#25 Joseph Riddell - CB</t>
   </si>
   <si>
     <t>#46 Andre Briggs - SS</t>
   </si>
   <si>
-    <t>#20 Frank Medina - SS</t>
+    <t>#7 Frank Medina - SS</t>
   </si>
   <si>
     <t>#72 Keith Fisher - RG</t>
   </si>
   <si>
     <t>#58 Oscar Hoerr - LG</t>
   </si>
   <si>
     <t>#99 Glenn Shaver - RDE</t>
   </si>
   <si>
     <t>13:00</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Strong Deep</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>1-10-TBY 35 (13:01) 4-Arturo Chin pass complete to 17-Jeffry Wilson to TBY 43 for 8 yards. Tackle by 33-Cody Wagner. Pressure by 62-Kenneth Rommel.</t>
   </si>
   <si>
     <t>#4 Arturo Chin - QB</t>
   </si>
@@ -575,51 +575,51 @@
   <si>
     <t>#34 Carl Ells - CB</t>
   </si>
   <si>
     <t>#24 Joseph Romero - SS</t>
   </si>
   <si>
     <t>#23 Lawrence Steinberger - FS</t>
   </si>
   <si>
     <t>12:17</t>
   </si>
   <si>
     <t>TBY 43</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>46 Heavy 2 Deep Man Under</t>
   </si>
   <si>
     <t>2-2-TBY 43 (12:16) 4-Arturo Chin pass complete to 45-Kenneth Steiner to HOU 47 for 10 yards. Tackle by 94-Mike Rogers.</t>
   </si>
   <si>
-    <t>#89 Joseph Johnson - LT</t>
+    <t>#51 Joseph Johnson - LT</t>
   </si>
   <si>
     <t>#87 Mario Lopez - TE</t>
   </si>
   <si>
     <t>#50 Mike Rogers - MLB</t>
   </si>
   <si>
     <t>11:35</t>
   </si>
   <si>
     <t>HOU 47</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Curl</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>1-10-HOU 47 (11:34) 15-Michael Alden pass incomplete, dropped by 87-Robert Jeffries.</t>
   </si>
   <si>
     <t>#15 Michael Alden - QB</t>
   </si>