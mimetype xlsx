--- v6 (2026-07-14)
+++ v7 (2026-09-12)
@@ -302,114 +302,114 @@
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 10-James Green kicks 74 yards from LVR 35 to CAR -9. Touchback.</t>
   </si>
   <si>
     <t>#83 John Elliott - WR</t>
   </si>
   <si>
     <t>#94 Mark Bullington - LDE</t>
   </si>
   <si>
     <t>#36 Adam Brace - CB</t>
   </si>
   <si>
     <t>#54 David Alvarado - SLB</t>
   </si>
   <si>
     <t>#55 Nathaniel Marshall - SLB</t>
   </si>
   <si>
-    <t>#49 Orville Isbell - CB</t>
+    <t>#46 Orville Isbell - SS</t>
   </si>
   <si>
     <t>#32 Robert Huffman - CB</t>
   </si>
   <si>
     <t>#95 Mark Jobe - LDE</t>
   </si>
   <si>
     <t>#71 Timothy Haggerty - LDE</t>
   </si>
   <si>
     <t>#33 Scott Davis - CB</t>
   </si>
   <si>
     <t>#71 Roland Loesch - RT</t>
   </si>
   <si>
     <t>#6 James Green - K</t>
   </si>
   <si>
     <t>CAR</t>
   </si>
   <si>
     <t>CAR 25</t>
   </si>
   <si>
     <t>Shotgun Normal Post Flags</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-CAR 25 (15:00) 1-Anthony Dillon pass Pass knocked down by 97-Chubbs Peterson. incomplete, intended for 88-Aaron Banuelos.</t>
   </si>
   <si>
     <t>#1 Anthony Dillon - QB</t>
   </si>
   <si>
     <t>#20 Sammy Herbert - RB</t>
   </si>
   <si>
     <t>#88 Aaron Banuelos - TE</t>
   </si>
   <si>
     <t>#87 Daniel Reddy - WR</t>
   </si>
   <si>
     <t>#10 Joe Renaud - WR</t>
   </si>
   <si>
-    <t>#71 Angelo Paolucci - LT</t>
+    <t>#71 Angelo Paolucci - RT</t>
   </si>
   <si>
     <t>#60 Charles Scalise - LT</t>
   </si>
   <si>
     <t>#51 Robert Hanson - C</t>
   </si>
   <si>
     <t>#73 Michael Rasmussen - LT</t>
   </si>
   <si>
-    <t>#68 Rodney Dilorenzo - RT</t>
+    <t>#79 Rodney Dilorenzo - RT</t>
   </si>
   <si>
     <t>#65 Joseph Sliger - LDE</t>
   </si>
   <si>
     <t>#62 Dwayne Pride - DT</t>
   </si>
   <si>
     <t>#98 Danny Ray - RDE</t>
   </si>
   <si>
     <t>#97 Chubbs Peterson - SLB</t>
   </si>
   <si>
     <t>#93 Machine Gun Joe Viterbo - MLB</t>
   </si>
   <si>
     <t>#56 Albert Cothern - SLB</t>
   </si>
   <si>
     <t>#33 Bashaud Breeland - CB</t>
   </si>
   <si>
     <t>#27 Gregory Markley - CB</t>
   </si>
@@ -503,51 +503,51 @@
   <si>
     <t>4-3 Normal Cover 2 MLB Blitz</t>
   </si>
   <si>
     <t>1-10-LVR 28 (13:28) 48-Valentin Jones ran to LVR 36 for 8 yards. Tackle by 32-Robert Huffman. PENALTY - Holding (LVR 70-Al Wyatt)</t>
   </si>
   <si>
     <t>#12 Ken Stabler - QB</t>
   </si>
   <si>
     <t>#48 Valentin Jones - RB</t>
   </si>
   <si>
     <t>#22 Harold Jackson - RB</t>
   </si>
   <si>
     <t>#87 Michael Mayer - TE</t>
   </si>
   <si>
     <t>#16 Wesley Robinson - WR</t>
   </si>
   <si>
     <t>#81 Josh Gordon - WR</t>
   </si>
   <si>
-    <t>#64 Bon Fire - LG</t>
+    <t>#68 Bon Fire - LT</t>
   </si>
   <si>
     <t>#78 Nate Newton - LT</t>
   </si>
   <si>
     <t>#77 Fernando McGill - C</t>
   </si>
   <si>
     <t>#50 Takeru Kobayashi - LT</t>
   </si>
   <si>
     <t>#70 Al Wyatt - RT</t>
   </si>
   <si>
     <t>#76 Omar Daniels - DT</t>
   </si>
   <si>
     <t>#59 Jeffery Haynes - MLB</t>
   </si>
   <si>
     <t>#59 Stanley Glass - MLB</t>
   </si>
   <si>
     <t>#58 Frank Smith - WLB</t>
   </si>