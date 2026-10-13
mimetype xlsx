--- v7 (2026-09-12)
+++ v8 (2026-10-13)
@@ -518,51 +518,51 @@
   <si>
     <t>#87 Michael Mayer - TE</t>
   </si>
   <si>
     <t>#16 Wesley Robinson - WR</t>
   </si>
   <si>
     <t>#81 Josh Gordon - WR</t>
   </si>
   <si>
     <t>#68 Bon Fire - LT</t>
   </si>
   <si>
     <t>#78 Nate Newton - LT</t>
   </si>
   <si>
     <t>#77 Fernando McGill - C</t>
   </si>
   <si>
     <t>#50 Takeru Kobayashi - LT</t>
   </si>
   <si>
     <t>#70 Al Wyatt - RT</t>
   </si>
   <si>
-    <t>#76 Omar Daniels - DT</t>
+    <t>#96 Omar Daniels - LDE</t>
   </si>
   <si>
     <t>#59 Jeffery Haynes - MLB</t>
   </si>
   <si>
     <t>#59 Stanley Glass - MLB</t>
   </si>
   <si>
     <t>#58 Frank Smith - WLB</t>
   </si>
   <si>
     <t>#41 Michael Goins - FS</t>
   </si>
   <si>
     <t>#40 Bill Marino - FS</t>
   </si>
   <si>
     <t>13:24</t>
   </si>
   <si>
     <t>LVR 24</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>