--- v4 (2026-07-13)
+++ v5 (2026-09-11)
@@ -338,60 +338,60 @@
   <si>
     <t>#38 William Smith - FS</t>
   </si>
   <si>
     <t>#45 Frank Hannah - CB</t>
   </si>
   <si>
     <t>#3 Marc Macpherson - K</t>
   </si>
   <si>
     <t>KCY</t>
   </si>
   <si>
     <t>KCY 25</t>
   </si>
   <si>
     <t>I Formation Normal HB Toss Strong</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-KCY 25 (15:00) PENALTY - False Start (KCY 70-George Roberson)</t>
   </si>
   <si>
-    <t>#9 Rafael Somerville - QB</t>
+    <t>#8 Rafael Somerville - QB</t>
   </si>
   <si>
     <t>#35 Fred Sager - RB</t>
   </si>
   <si>
     <t>#85 Calvin Wallace - TE</t>
   </si>
   <si>
-    <t>#17 Jose Brown - WR</t>
+    <t>#94 Jose Brown - WR</t>
   </si>
   <si>
     <t>#18 Francisco Medley - WR</t>
   </si>
   <si>
     <t>#70 George Roberson - LT</t>
   </si>
   <si>
     <t>#50 Douglas Fulton - LG</t>
   </si>
   <si>
     <t>#66 Mark Strayhorn - C</t>
   </si>
   <si>
     <t>#50 Lester Parker - RG</t>
   </si>
   <si>
     <t>#79 Willie Walker - RT</t>
   </si>
   <si>
     <t>#77 Tommie McNeil - RDE</t>
   </si>
   <si>
     <t>#62 Jason Isom - DT</t>
   </si>
@@ -530,51 +530,51 @@
   <si>
     <t>1-10-NED 23 (13:26) 1-Raymond Duran pass complete to 81-Greg Derosa to NED 34 for 10 yards. Tackle by 55-Donnell Wagner. NED 67-Ernest Morris was injured on the play. He looks like he should be able to return. PENALTY - Holding (NED 28-Jorge Madden)</t>
   </si>
   <si>
     <t>#15 Raymond Duran - QB</t>
   </si>
   <si>
     <t>#28 Jorge Madden - FB</t>
   </si>
   <si>
     <t>#81 Greg Derosa - TE</t>
   </si>
   <si>
     <t>#10 Robert Swanner - WR</t>
   </si>
   <si>
     <t>#87 Juan Mao - WR</t>
   </si>
   <si>
     <t>#77 Palmer Matthies - LT</t>
   </si>
   <si>
     <t>#67 Ernest Morris - LG</t>
   </si>
   <si>
-    <t>#50 George Frost - C</t>
+    <t>#65 George Frost - C</t>
   </si>
   <si>
     <t>#76 Chad Alvarez - RG</t>
   </si>
   <si>
     <t>#66 David Thompson - LT</t>
   </si>
   <si>
     <t>#95 John Long - LDE</t>
   </si>
   <si>
     <t>#55 Michael Anton - SLB</t>
   </si>
   <si>
     <t>#96 Thomas Lee - MLB</t>
   </si>
   <si>
     <t>#55 Donnell Wagner - WLB</t>
   </si>
   <si>
     <t>#38 Brian Rodriguez - CB</t>
   </si>
   <si>
     <t>13:22</t>
   </si>
@@ -734,51 +734,51 @@
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(9:48) Extra point GOOD by 12-Willie Case. NED 71-Ryan Alexander was injured on the play. He looks like he should be able to return. NED 0 KCY 7</t>
   </si>
   <si>
     <t>#15 Matt Mahomes - QB</t>
   </si>
   <si>
     <t>#16 Willie Case - K</t>
   </si>
   <si>
     <t>#84 Thomas Howell - TE</t>
   </si>
   <si>
     <t>#44 John Mefford - FB</t>
   </si>
   <si>
     <t>#40 Matthew Torres - FS</t>
   </si>
   <si>
     <t>#57 David Hernandez - MLB</t>
   </si>
   <si>
-    <t>#94 Joseph Collins - WLB</t>
+    <t>#57 Joseph Collins - WLB</t>
   </si>
   <si>
     <t>KCY 35</t>
   </si>
   <si>
     <t>(9:48) 12-Willie Case kicks 74 yards from KCY 35 to NED -9. Touchback.</t>
   </si>
   <si>
     <t>#21 Huey Jennings - RB</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>1-10-NED 25 (9:48) 1-Raymond Duran pass complete to 14-Juan Mao to NED 36 for 11 yards. Tackle by 35-Stacey Dietz. NED 77-Palmer Matthies was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>9:14</t>
   </si>
   <si>
     <t>NED 36</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>