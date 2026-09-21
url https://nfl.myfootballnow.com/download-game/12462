--- v3 (2026-07-26)
+++ v4 (2026-09-21)
@@ -311,87 +311,87 @@
   <si>
     <t>#84 Howard Andrews - WR</t>
   </si>
   <si>
     <t>#83 Kenneth Smith - RB</t>
   </si>
   <si>
     <t>#92 David Regalado - WLB</t>
   </si>
   <si>
     <t>#26 Leonardo Day - RB</t>
   </si>
   <si>
     <t>#55 William Cummings - RG</t>
   </si>
   <si>
     <t>#61 Aaron Clark - LG</t>
   </si>
   <si>
     <t>#56 Jesse Prout - LG</t>
   </si>
   <si>
     <t>#22 Ronald Neilsen - FB</t>
   </si>
   <si>
-    <t>#87 Donald Delacruz - LT</t>
+    <t>#68 Donald Delacruz - LT</t>
   </si>
   <si>
     <t>#84 Harold Lusher - WR</t>
   </si>
   <si>
     <t>#78 Adam Joseph - RT</t>
   </si>
   <si>
     <t>#7 John Gordon - K</t>
   </si>
   <si>
     <t>DET</t>
   </si>
   <si>
     <t>DET 25</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Drag In</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-DET 25 (15:00) 2-Steven Gorman pass complete to 21-Leonardo Day to DET 27 for 2 yards. Tackle by 59-Robert Marino. DET 63-Austin Barros was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#16 Steven Gorman - QB</t>
   </si>
   <si>
     <t>#28 Eugene Deleon - RB</t>
   </si>
   <si>
     <t>#37 Charles Butler - RB</t>
   </si>
   <si>
-    <t>#74 Jason Kleinman - RG</t>
+    <t>#74 Jason Kleinman - LG</t>
   </si>
   <si>
     <t>#52 Harold McDonald - RT</t>
   </si>
   <si>
     <t>#75 Austin Barros - LG</t>
   </si>
   <si>
     <t>#53 Owen Simon - C</t>
   </si>
   <si>
     <t>#76 Hector Goheen - LDE</t>
   </si>
   <si>
     <t>#97 Grant Delatorre - DT</t>
   </si>
   <si>
     <t>#95 Donnie Benitez - RDE</t>
   </si>
   <si>
     <t>#95 Robert Wise - SLB</t>
   </si>
   <si>
     <t>#62 Patrick Milligan - DT</t>
   </si>
@@ -512,51 +512,51 @@
   <si>
     <t>#63 John Lacasse - RT</t>
   </si>
   <si>
     <t>#71 Kevin Edelstein - LT</t>
   </si>
   <si>
     <t>#56 Lance Ayala - C</t>
   </si>
   <si>
     <t>#75 Shawn Cole - RG</t>
   </si>
   <si>
     <t>#77 Adolfo Wagner - RT</t>
   </si>
   <si>
     <t>#54 Steven Williams - WLB</t>
   </si>
   <si>
     <t>#56 Leo Muse - DT</t>
   </si>
   <si>
     <t>#96 Coy Foster - DT</t>
   </si>
   <si>
-    <t>#93 Daniel Wilson - RDE</t>
+    <t>#98 Daniel Wilson - RDE</t>
   </si>
   <si>
     <t>#54 David Alvarado - SLB</t>
   </si>
   <si>
     <t>#47 Alvin Kendall - SS</t>
   </si>
   <si>
     <t>#47 Gary Sandlin - CB</t>
   </si>
   <si>
     <t>#41 Theodore Quinones - CB</t>
   </si>
   <si>
     <t>#51 Cory Lobdell - MLB</t>
   </si>
   <si>
     <t>#52 Dennis Shaw - SLB</t>
   </si>
   <si>
     <t>12:55</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
@@ -713,51 +713,51 @@
   <si>
     <t>1-10-DAL 7 (8:28) 26-Donald Durst ran to DAL 12 for 5 yards. Tackle by 23-Cory Lobdell.</t>
   </si>
   <si>
     <t>7:55</t>
   </si>
   <si>
     <t>DAL 12</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>2-5-DAL 12 (7:54) 1-Larry Morrissette pass Pass knocked down by 40-Theodore Quinones. incomplete, intended for 88-Andrew Otero. Pressure by 79-Daniel Wilson.</t>
   </si>
   <si>
     <t>7:49</t>
   </si>
   <si>
     <t>Singleback 4 Wide Quick Outs</t>
   </si>
   <si>
     <t>3-5-DAL 12 (7:50) 1-Larry Morrissette pass complete to 17-James Shine to DAL 23 for 11 yards. Tackle by 51-David Alvarado. 17-James Shine made a great move on the CB.</t>
   </si>
   <si>
-    <t>#12 James Shine - WR</t>
+    <t>#18 James Shine - WR</t>
   </si>
   <si>
     <t>#56 Norman Massey - WLB</t>
   </si>
   <si>
     <t>7:15</t>
   </si>
   <si>
     <t>DAL 23</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>1-10-DAL 23 (7:14) 1-Larry Morrissette pass complete to 85-Joesph Walsh to DAL 33 for 11 yards. Tackle by 94-Alvin Kendall. Great move by 85-Joesph Walsh to get free of his coverage.</t>
   </si>
   <si>
     <t>6:42</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>