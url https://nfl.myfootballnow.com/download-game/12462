--- v4 (2026-09-21)
+++ v5 (2026-11-05)
@@ -305,51 +305,51 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 7-John Gordon kicks 75 yards from DAL 35 to DET -10. Touchback.</t>
   </si>
   <si>
     <t>#84 Howard Andrews - WR</t>
   </si>
   <si>
     <t>#83 Kenneth Smith - RB</t>
   </si>
   <si>
     <t>#92 David Regalado - WLB</t>
   </si>
   <si>
     <t>#26 Leonardo Day - RB</t>
   </si>
   <si>
     <t>#55 William Cummings - RG</t>
   </si>
   <si>
     <t>#61 Aaron Clark - LG</t>
   </si>
   <si>
-    <t>#56 Jesse Prout - LG</t>
+    <t>#69 Jesse Prout - LG</t>
   </si>
   <si>
     <t>#22 Ronald Neilsen - FB</t>
   </si>
   <si>
     <t>#68 Donald Delacruz - LT</t>
   </si>
   <si>
     <t>#84 Harold Lusher - WR</t>
   </si>
   <si>
     <t>#78 Adam Joseph - RT</t>
   </si>
   <si>
     <t>#7 John Gordon - K</t>
   </si>
   <si>
     <t>DET</t>
   </si>
   <si>
     <t>DET 25</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Drag In</t>
   </si>