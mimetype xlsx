--- v7 (2026-08-26)
+++ v8 (2026-09-24)
@@ -287,51 +287,51 @@
   <si>
     <t>ST Rusher8</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>BAL has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>NYG</t>
   </si>
   <si>
     <t>NYG 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 16-David Matthews kicks 73 yards from NYG 35 to BAL -8. Touchback.</t>
   </si>
   <si>
-    <t>#20 Richard Tew - RB</t>
+    <t>#29 Richard Tew - RB</t>
   </si>
   <si>
     <t>#74 Darrel Louis - RDE</t>
   </si>
   <si>
     <t>#34 Jim Granger - CB</t>
   </si>
   <si>
     <t>#26 Chad Flowers - FS</t>
   </si>
   <si>
     <t>#98 Franklin Adams - WLB</t>
   </si>
   <si>
     <t>#43 Sidney Ashley - CB</t>
   </si>
   <si>
     <t>#50 Dennis Delatorre - MLB</t>
   </si>
   <si>
     <t>#36 Joseph Watts - CB</t>
   </si>
   <si>
     <t>#21 John Beck - CB</t>
   </si>