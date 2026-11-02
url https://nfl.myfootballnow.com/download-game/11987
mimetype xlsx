--- v8 (2026-09-24)
+++ v9 (2026-11-02)
@@ -725,51 +725,51 @@
   <si>
     <t>#80 Darren Nicholas - TE</t>
   </si>
   <si>
     <t>#36 Shawn Dorsey - RB</t>
   </si>
   <si>
     <t>10:36</t>
   </si>
   <si>
     <t>3-2-BAL 27 (10:35) 17-Jerry Fragoso pass Pass knocked down by 54-Brandon Roberson. incomplete, intended for 85-John Harris.</t>
   </si>
   <si>
     <t>10:32</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-2-BAL 27 (10:33) 16-David Matthews 45 yard field goal is NO GOOD. (Wide Right)</t>
   </si>
   <si>
-    <t>#5 Emmanuel Masi - P</t>
+    <t>#14 Emmanuel Masi - P</t>
   </si>
   <si>
     <t>#61 Claude Broady - LG</t>
   </si>
   <si>
     <t>#75 Allen Casey - RT</t>
   </si>
   <si>
     <t>#76 Stephen Campbell - LG</t>
   </si>
   <si>
     <t>#93 William Simmons - LDE</t>
   </si>
   <si>
     <t>10:29</t>
   </si>
   <si>
     <t>BAL 34</t>
   </si>
   <si>
     <t>1-10-BAL 34 (10:30) 15-Christopher Columbus pass complete to 87-William Zimmer to NYG 33 for 33 yards. Tackle by 51-Stephan Sweeney.</t>
   </si>
   <si>
     <t>9:44</t>
   </si>
@@ -2357,51 +2357,51 @@
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="333.776" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="32" max="32" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="31.707" bestFit="true" customWidth="true" style="0"/>