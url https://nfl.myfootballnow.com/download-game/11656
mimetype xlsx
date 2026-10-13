--- v2 (2026-08-14)
+++ v3 (2026-10-13)
@@ -584,51 +584,51 @@
   <si>
     <t>#2 Howard Dufrene - LDE</t>
   </si>
   <si>
     <t>10:41</t>
   </si>
   <si>
     <t>MIN 17</t>
   </si>
   <si>
     <t>Strong I Big TE Post</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>1-10-MIN 17 (10:42) 14-Paul Phillips pass complete to 17-Steven Williams to MIN 47 for 30 yards. Nice job by 17-Steven Williams on that route to lose his coverage.</t>
   </si>
   <si>
     <t>#14 Paul Phillips - QB</t>
   </si>
   <si>
     <t>#89 Edmond Price - WR</t>
   </si>
   <si>
-    <t>#74 Jason Kleinman - RG</t>
+    <t>#74 Jason Kleinman - LG</t>
   </si>
   <si>
     <t>#88 Michael Alonzo - TE</t>
   </si>
   <si>
     <t>#45 Ricardo Hoey - TE</t>
   </si>
   <si>
     <t>#17 Steven Williams - WR</t>
   </si>
   <si>
     <t>#69 Byron Landeros - RT</t>
   </si>
   <si>
     <t>#70 Michael Miller - RT</t>
   </si>
   <si>
     <t>#72 Andrew Joseph - RT</t>
   </si>
   <si>
     <t>#81 Michael Harper - RG</t>
   </si>
   <si>
     <t>#50 Refugio Walker - LT</t>
   </si>