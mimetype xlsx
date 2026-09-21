--- v3 (2026-07-26)
+++ v4 (2026-09-21)
@@ -371,51 +371,51 @@
   <si>
     <t>#34 Albert Coleman - FB</t>
   </si>
   <si>
     <t>#84 Charles Wyatt - WR</t>
   </si>
   <si>
     <t>#14 Wesley Green - WR</t>
   </si>
   <si>
     <t>#87 Don Bond - WR</t>
   </si>
   <si>
     <t>#78 Michael Richard - LT</t>
   </si>
   <si>
     <t>#76 Michael Rice - LT</t>
   </si>
   <si>
     <t>#69 Larry Lopez - C</t>
   </si>
   <si>
     <t>#76 Peter Tripp - RT</t>
   </si>
   <si>
-    <t>#76 Jason McCray - RT</t>
+    <t>#57 Jason McCray - LT</t>
   </si>
   <si>
     <t>#3 Steven Salem - LDE</t>
   </si>
   <si>
     <t>#73 Jorge Rodriguez - RDE</t>
   </si>
   <si>
     <t>#61 Phillip Williams - RDE</t>
   </si>
   <si>
     <t>#96 Michael Hattaway - SLB</t>
   </si>
   <si>
     <t>#58 John Neeley - MLB</t>
   </si>
   <si>
     <t>#56 Heriberto Lemon - SLB</t>
   </si>
   <si>
     <t>#32 Otis Glick - CB</t>
   </si>
   <si>
     <t>#21 Richard Morris - CB</t>
   </si>